--- v0 (2026-03-01)
+++ v1 (2026-04-15)
@@ -523,154 +523,211 @@
     </w:p>
     <w:p w14:paraId="2CDAEA1F" w14:textId="0B6601C8" w:rsidR="00894F0B" w:rsidRDefault="00894F0B" w:rsidP="00BB3669">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Herní pozice – Zakroužkujte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BD25B6" w14:textId="0497DA35" w:rsidR="00894F0B" w:rsidRPr="00894F0B" w:rsidRDefault="00894F0B" w:rsidP="00BB3669">
+    <w:p w14:paraId="50BD25B6" w14:textId="23F02B95" w:rsidR="00894F0B" w:rsidRDefault="00894F0B" w:rsidP="00BB3669">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Brankář - Hráč</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23D156CE" w14:textId="567DC879" w:rsidR="00BB3669" w:rsidRPr="00BB3669" w:rsidRDefault="00BB3669" w:rsidP="00BB3669">
+        <w:t xml:space="preserve">Brankář </w:t>
+      </w:r>
+      <w:r w:rsidR="0061211E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hráč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFAB443" w14:textId="1C452C94" w:rsidR="0061211E" w:rsidRDefault="0061211E" w:rsidP="00BB3669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061211E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Přespání v tělocvičně ZŠ 20.8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>– Zakroužkujte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AA5B2C" w14:textId="508F9FFC" w:rsidR="0061211E" w:rsidRPr="0061211E" w:rsidRDefault="0061211E" w:rsidP="00BB3669">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061211E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ANO - NE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D156CE" w14:textId="229BD9AE" w:rsidR="00BB3669" w:rsidRPr="00BB3669" w:rsidRDefault="00BB3669" w:rsidP="00BB3669">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB3669">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zajištěno:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3669">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">stravování </w:t>
       </w:r>
       <w:r w:rsidR="00A876B9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– ovocná svačinka, teplý oběd, ovocná snídaně, pitní režim po celý den</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A67A9E" w14:textId="3ED2B089" w:rsidR="00BB3669" w:rsidRPr="00BB3669" w:rsidRDefault="00BB3669" w:rsidP="00BB3669">
+    <w:p w14:paraId="63A67A9E" w14:textId="01C17922" w:rsidR="00BB3669" w:rsidRPr="00BB3669" w:rsidRDefault="00BB3669" w:rsidP="00BB3669">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB3669">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontakt:        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
-      </w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> – 736 117 052</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="782EE55A" w14:textId="77777777" w:rsidR="00BB3669" w:rsidRDefault="00BB3669" w:rsidP="00F4385C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F8FBA8D" w14:textId="71FC53FC" w:rsidR="00F4385C" w:rsidRPr="00F4385C" w:rsidRDefault="00F4385C" w:rsidP="00F4385C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4385C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1222,53 +1279,53 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Hotově na místě</w:t>
       </w:r>
       <w:r w:rsidR="00894F0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> při nástupu dítěte</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F4385C" w:rsidRPr="00894F0B">
+    <w:sectPr w:rsidR="00F4385C" w:rsidRPr="00894F0B" w:rsidSect="0061211E">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1418" w:bottom="851" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1557,69 +1614,73 @@
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A86B04"/>
     <w:rsid w:val="000145C9"/>
     <w:rsid w:val="0002506E"/>
     <w:rsid w:val="00112EA5"/>
     <w:rsid w:val="001655B6"/>
     <w:rsid w:val="002456A7"/>
     <w:rsid w:val="00293AA1"/>
     <w:rsid w:val="002D44E4"/>
     <w:rsid w:val="003F0E27"/>
     <w:rsid w:val="00406A28"/>
     <w:rsid w:val="00447D89"/>
     <w:rsid w:val="004B410A"/>
+    <w:rsid w:val="005812A3"/>
+    <w:rsid w:val="0061211E"/>
     <w:rsid w:val="006925C3"/>
     <w:rsid w:val="006E7B18"/>
     <w:rsid w:val="00711423"/>
     <w:rsid w:val="0079309A"/>
     <w:rsid w:val="007B07DA"/>
     <w:rsid w:val="00894F0B"/>
     <w:rsid w:val="00930BF5"/>
     <w:rsid w:val="0097544C"/>
     <w:rsid w:val="00A86B04"/>
     <w:rsid w:val="00A876B9"/>
     <w:rsid w:val="00B807AD"/>
     <w:rsid w:val="00BB3669"/>
     <w:rsid w:val="00BC6906"/>
     <w:rsid w:val="00BF0DFB"/>
     <w:rsid w:val="00BF4E5F"/>
     <w:rsid w:val="00C87FEB"/>
     <w:rsid w:val="00D46D02"/>
     <w:rsid w:val="00D5166A"/>
+    <w:rsid w:val="00EB1618"/>
     <w:rsid w:val="00F017F5"/>
+    <w:rsid w:val="00F34D6C"/>
     <w:rsid w:val="00F4385C"/>
     <w:rsid w:val="00F839EB"/>
     <w:rsid w:val="00FE06F3"/>
     <w:rsid w:val="00FF23F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2430,69 +2491,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>190</Words>
-  <Characters>1122</Characters>
+  <Words>194</Words>
+  <Characters>1147</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1310</CharactersWithSpaces>
+  <CharactersWithSpaces>1339</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Host</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>